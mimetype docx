--- v0 (2026-02-17)
+++ v1 (2026-04-03)
@@ -338,50 +338,109 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Город, место, адрес проведения соревнований</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5947" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="53BAFF05" w14:textId="77777777" w:rsidR="00C466AE" w:rsidRDefault="00C466AE" w:rsidP="007B7158">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00BF790D" w14:paraId="08E9CD1D" w14:textId="77777777" w:rsidTr="007B7158">
+        <w:trPr>
+          <w:trHeight w:val="660"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3918" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE7F988" w14:textId="49BEE236" w:rsidR="00BF790D" w:rsidRDefault="00BF790D" w:rsidP="00BF790D">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Технические характеристики площадки</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5947" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="545CD87B" w14:textId="3AF91A98" w:rsidR="00BF790D" w:rsidRDefault="00BF790D" w:rsidP="00BF790D">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Количество кортов, высота потолков, количество кортов с зонами выбегания, расстояния между кортами для зон выбегания и т.д. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="00C466AE" w14:paraId="0385BA5A" w14:textId="77777777" w:rsidTr="007B7158">
         <w:trPr>
           <w:trHeight w:val="994"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0465823A" w14:textId="77777777" w:rsidR="00C466AE" w:rsidRDefault="00C466AE" w:rsidP="007B7158">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
@@ -868,71 +927,83 @@
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B70810B" w14:textId="77777777" w:rsidR="00C466AE" w:rsidRDefault="00C466AE" w:rsidP="007B7158">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C466AE" w14:paraId="3D807E85" w14:textId="77777777" w:rsidTr="007B7158">
         <w:trPr>
           <w:trHeight w:val="247"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3918" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="580CA96C" w14:textId="77777777" w:rsidR="00C466AE" w:rsidRDefault="00C466AE" w:rsidP="007B7158">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="580CA96C" w14:textId="35619A7F" w:rsidR="00C466AE" w:rsidRDefault="00C466AE" w:rsidP="007B7158">
+            <w:pPr>
+              <w:ind w:hanging="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Опыт проведения турниров под эгидой ФПР в </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF790D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2025-2026 гг.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1695" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78CC8B24" w14:textId="77777777" w:rsidR="00C466AE" w:rsidRDefault="00C466AE" w:rsidP="007B7158">
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -949,106 +1020,104 @@
             <w:pPr>
               <w:ind w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Категория турнира (пол), количество участвующих пар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="392ED652" w14:textId="77777777" w:rsidR="00E051F9" w:rsidRDefault="00E051F9">
-[...2 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="392ED652" w14:textId="77777777" w:rsidR="00E051F9" w:rsidRDefault="00E051F9"/>
     <w:sectPr w:rsidR="00E051F9" w:rsidSect="00C466AE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E051F9"/>
+    <w:rsid w:val="00BF790D"/>
     <w:rsid w:val="00C466AE"/>
     <w:rsid w:val="00E051F9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -1780,54 +1849,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>149</Words>
-  <Characters>855</Characters>
+  <Words>174</Words>
+  <Characters>996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1002</CharactersWithSpaces>
+  <CharactersWithSpaces>1168</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Diana Teterina</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>